--- v0 (2026-07-29)
+++ v1 (2026-10-29)
@@ -12,83 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Товары для разведения карпа кои</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Щетка для нереста карпа кои 2 шт</t>
   </si>
   <si>
     <t xml:space="preserve">Щетка для нереста карпа кои 10 шт </t>
   </si>
   <si>
     <t>Артемия яйцо (сухое) 500г</t>
   </si>
   <si>
     <t>Науплии рачка артемии замороженные Науплии артемии замороженные 500г</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стартовый корм для малька. Полный набор.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -482,54 +479,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="13"/>
@@ -576,64 +573,50 @@
       <c r="A8" s="5">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12">
         <v>0</v>
       </c>
       <c r="D9" s="15">
         <v>500</v>
-      </c>
-[...12 lines deleted...]
-        <v>3500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>