--- v0 (2026-07-29)
+++ v1 (2026-10-28)
@@ -32,62 +32,62 @@
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Кувшинки в Краснодаре с бесплатной доставкой по России</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Цеперус вариегатный</t>
+  </si>
+  <si>
     <t>Водный гиацинт (Эйхорния) 10 шт Водный гиацинт 5шт</t>
   </si>
   <si>
     <t>Понтедерия сердцелистная</t>
   </si>
   <si>
     <t>Nymphaea Jakkapan</t>
   </si>
   <si>
-    <t>Цеперус вариегатный</t>
-[...1 lines deleted...]
-  <si>
     <t>Nymphaea Snowflake малое корневище размер S</t>
   </si>
   <si>
     <t>Nymphaea Snowflake стандартное корневище размер М</t>
   </si>
   <si>
     <t>Nymphaea Snowflake большое корневище размер L</t>
   </si>
   <si>
     <t>Рогоз среднерослый 5 корней</t>
   </si>
   <si>
     <t>Рогоз среднерослый 12 корней</t>
   </si>
   <si>
     <t>Nymphaea Peaches and Cream малое корневище размер   S</t>
   </si>
   <si>
     <t>Цеперус</t>
   </si>
   <si>
     <t>Nymphaea Peaches and Cream стандартное корневище размер М</t>
   </si>
   <si>
     <t>Nymphaea Peaches and Cream большое корневище размер  L</t>
@@ -128,54 +128,54 @@
   <si>
     <t xml:space="preserve">Nymphaea CRAZY POM POM  Nymphaea CRAZY POM POM стандартное корневище размер М </t>
   </si>
   <si>
     <t>Канна водная. Розовая 5 корней</t>
   </si>
   <si>
     <t>Nymphaea CRAZY POM POM  Nymphaea CRAZY POM POM большое корневище размер L</t>
   </si>
   <si>
     <t>Nymphaea Tropic Star Nymphaea Tropic Star малое корневище размер S</t>
   </si>
   <si>
     <t>Nymphaea Tropic Star Nymphaea Tropic Star стандартное корневище размер М</t>
   </si>
   <si>
     <t>Nymphaea Tropic Star Nymphaea Tropic Star большое корневище размер L</t>
   </si>
   <si>
     <t>Nymphaea Awesome Nymphaea Awesome стандартное корневище размер М</t>
   </si>
   <si>
     <t>Талия (припудренная)  прудовая  1 корень</t>
   </si>
   <si>
+    <t>Талия (припудренная)  прудовая  12 корней</t>
+  </si>
+  <si>
     <t>Nymphaea Awesome Nymphaea Awesome большое корневище размер L</t>
-  </si>
-[...1 lines deleted...]
-    <t>Талия (припудренная)  прудовая  12 корней</t>
   </si>
   <si>
     <t xml:space="preserve">Заурус поникший </t>
   </si>
   <si>
     <t>Nymphaea Yellow Watermelon Nymphaea Yellow Watermelon стандартное корневище размер S</t>
   </si>
   <si>
     <t>Nymphaea Yellow Watermelon Nymphaea Yellow Watermelon стандартное корневище размер М</t>
   </si>
   <si>
     <t>Nymphaea Yellow Watermelon Nymphaea Yellow Watermelon большое корневище размер L</t>
   </si>
   <si>
     <t>Nymphaea Tan Khwan малое корневище размер S</t>
   </si>
   <si>
     <t>Nymphaea Tan Khwan стандартное корневище размер М</t>
   </si>
   <si>
     <t>Nymphaea Tan Khwan большое корневище размер L</t>
   </si>
   <si>
     <t>Nymphaea 'Rosa de la Noche (Ночное цветение)</t>
   </si>
@@ -789,93 +789,93 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="11">
         <v>0</v>
       </c>
       <c r="D6" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="11">
         <v>0</v>
       </c>
       <c r="D7" s="15">
-        <v>0</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="15">
-        <v>5000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
@@ -1237,65 +1237,65 @@
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="11">
         <v>0</v>
       </c>
       <c r="D37" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="15">
-        <v>6000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="11">
         <v>0</v>
       </c>
       <c r="D39" s="15">
-        <v>3000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="11">
         <v>0</v>
       </c>
       <c r="D40" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>